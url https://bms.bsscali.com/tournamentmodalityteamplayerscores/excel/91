--- v1 (2026-03-24)
+++ v2 (2026-05-21)
@@ -408,63 +408,63 @@
   <si>
     <t>Giraldo</t>
   </si>
   <si>
     <t>Aymer</t>
   </si>
   <si>
     <t>Idrobo</t>
   </si>
   <si>
     <t>Alberto</t>
   </si>
   <si>
     <t>Marmolejo</t>
   </si>
   <si>
     <t>Roldan</t>
   </si>
   <si>
     <t>Benitez</t>
   </si>
   <si>
     <t>Boyacá</t>
   </si>
   <si>
+    <t>Adalberto</t>
+  </si>
+  <si>
+    <t>Maldonado</t>
+  </si>
+  <si>
+    <t>Faustino</t>
+  </si>
+  <si>
+    <t>Mosquera</t>
+  </si>
+  <si>
     <t>Rincon</t>
-  </si>
-[...10 lines deleted...]
-    <t>Mosquera</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
@@ -3678,184 +3678,184 @@
       </c>
       <c r="J62" s="1">
         <v>160</v>
       </c>
       <c r="K62" s="1">
         <v>123</v>
       </c>
       <c r="L62" s="1">
         <v>871</v>
       </c>
       <c r="M62" s="1">
         <v>145.17</v>
       </c>
       <c r="N62" s="1">
         <v>871</v>
       </c>
       <c r="O62" s="1">
         <v>145.17</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" s="1">
         <v>60</v>
       </c>
       <c r="B63" s="1">
-        <v>1685</v>
+        <v>1055</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>64</v>
+        <v>131</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F63" s="1">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="G63" s="1">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="H63" s="1">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="I63" s="1">
-        <v>170</v>
+        <v>134</v>
       </c>
       <c r="J63" s="1">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="K63" s="1">
-        <v>130</v>
+        <v>167</v>
       </c>
       <c r="L63" s="1">
-        <v>859</v>
+        <v>901</v>
       </c>
       <c r="M63" s="1">
-        <v>143.17</v>
+        <v>150.17</v>
       </c>
       <c r="N63" s="1">
-        <v>859</v>
+        <v>901</v>
       </c>
       <c r="O63" s="1">
-        <v>143.17</v>
+        <v>150.17</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" s="1">
         <v>61</v>
       </c>
       <c r="B64" s="1">
-        <v>1055</v>
+        <v>2076</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F64" s="1">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="G64" s="1">
-        <v>154</v>
+        <v>125</v>
       </c>
       <c r="H64" s="1">
+        <v>105</v>
+      </c>
+      <c r="I64" s="1">
         <v>143</v>
       </c>
-      <c r="I64" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="J64" s="1">
-        <v>153</v>
+        <v>139</v>
       </c>
       <c r="K64" s="1">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="L64" s="1">
-        <v>901</v>
+        <v>817</v>
       </c>
       <c r="M64" s="1">
-        <v>150.17</v>
+        <v>136.17</v>
       </c>
       <c r="N64" s="1">
-        <v>901</v>
+        <v>817</v>
       </c>
       <c r="O64" s="1">
-        <v>150.17</v>
+        <v>136.17</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" s="1">
         <v>62</v>
       </c>
       <c r="B65" s="1">
-        <v>2076</v>
+        <v>1685</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>134</v>
+        <v>64</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F65" s="1">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="G65" s="1">
-        <v>125</v>
+        <v>159</v>
       </c>
       <c r="H65" s="1">
-        <v>105</v>
+        <v>133</v>
       </c>
       <c r="I65" s="1">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="J65" s="1">
-        <v>139</v>
+        <v>164</v>
       </c>
       <c r="K65" s="1">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="L65" s="1">
-        <v>817</v>
+        <v>859</v>
       </c>
       <c r="M65" s="1">
-        <v>136.17</v>
+        <v>143.17</v>
       </c>
       <c r="N65" s="1">
-        <v>817</v>
+        <v>859</v>
       </c>
       <c r="O65" s="1">
-        <v>136.17</v>
+        <v>143.17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="F2:M2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>