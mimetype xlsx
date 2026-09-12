--- v1 (2025-11-25)
+++ v2 (2026-09-12)
@@ -162,68 +162,68 @@
   <si>
     <t>Charry</t>
   </si>
   <si>
     <t>Carlos</t>
   </si>
   <si>
     <t>Patiño</t>
   </si>
   <si>
     <t>Bogotá</t>
   </si>
   <si>
     <t>Fabian</t>
   </si>
   <si>
     <t>Zarama</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Betancourt</t>
   </si>
   <si>
+    <t>Andres</t>
+  </si>
+  <si>
+    <t>Mejia</t>
+  </si>
+  <si>
+    <t>Risaralda</t>
+  </si>
+  <si>
     <t>Luis F</t>
   </si>
   <si>
     <t>Madriñan</t>
   </si>
   <si>
     <t>Cañaveral</t>
   </si>
   <si>
-    <t>Andres</t>
-[...7 lines deleted...]
-  <si>
     <t>Cesar</t>
   </si>
   <si>
     <t>Wilches</t>
   </si>
   <si>
     <t>Alfonso</t>
   </si>
   <si>
     <t>Chacon</t>
   </si>
   <si>
     <t>Farallones</t>
   </si>
   <si>
     <t>Fernando</t>
   </si>
   <si>
     <t>Morales</t>
   </si>
   <si>
     <t>Gonzales</t>
   </si>
   <si>
     <t>Corazón del Valle</t>
@@ -240,60 +240,60 @@
   <si>
     <t>Betancur</t>
   </si>
   <si>
     <t>Francisco</t>
   </si>
   <si>
     <t>Muñoz</t>
   </si>
   <si>
     <t>Mario</t>
   </si>
   <si>
     <t>Quintero</t>
   </si>
   <si>
     <t>Gamboa</t>
   </si>
   <si>
     <t>Espinosa</t>
   </si>
   <si>
     <t>Jimenez</t>
   </si>
   <si>
+    <t>Hector</t>
+  </si>
+  <si>
+    <t>Duarte</t>
+  </si>
+  <si>
     <t>Dario</t>
   </si>
   <si>
     <t>Rodriguez</t>
-  </si>
-[...4 lines deleted...]
-    <t>Duarte</t>
   </si>
   <si>
     <t>German</t>
   </si>
   <si>
     <t>Miranda</t>
   </si>
   <si>
     <t>Franklin</t>
   </si>
   <si>
     <t>Gordillo</t>
   </si>
   <si>
     <t>Javier</t>
   </si>
   <si>
     <t>Castaño</t>
   </si>
   <si>
     <t>Mendez</t>
   </si>
   <si>
     <t>Mondragon</t>
   </si>
@@ -1597,161 +1597,161 @@
       </c>
       <c r="P13" s="1">
         <v>203</v>
       </c>
       <c r="Q13" s="1">
         <v>219</v>
       </c>
       <c r="R13" s="1">
         <v>2278</v>
       </c>
       <c r="S13" s="1">
         <v>189.83</v>
       </c>
       <c r="T13" s="1">
         <v>2278</v>
       </c>
       <c r="U13" s="1">
         <v>189.83</v>
       </c>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="1">
         <v>11</v>
       </c>
       <c r="B14" s="1">
-        <v>1085</v>
+        <v>1123</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="1">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="G14" s="1">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="H14" s="1">
-        <v>216</v>
+        <v>153</v>
       </c>
       <c r="I14" s="1">
-        <v>136</v>
+        <v>211</v>
       </c>
       <c r="J14" s="1">
-        <v>220</v>
+        <v>183</v>
       </c>
       <c r="K14" s="1">
-        <v>136</v>
+        <v>164</v>
       </c>
       <c r="L14" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
       <c r="M14" s="1">
-        <v>180</v>
+        <v>221</v>
       </c>
       <c r="N14" s="1">
-        <v>180</v>
+        <v>223</v>
       </c>
       <c r="O14" s="1">
-        <v>212</v>
+        <v>159</v>
       </c>
       <c r="P14" s="1">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="Q14" s="1">
-        <v>178</v>
+        <v>197</v>
       </c>
       <c r="R14" s="1">
         <v>2265</v>
       </c>
       <c r="S14" s="1">
         <v>188.75</v>
       </c>
       <c r="T14" s="1">
         <v>2265</v>
       </c>
       <c r="U14" s="1">
         <v>188.75</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="1">
         <v>12</v>
       </c>
       <c r="B15" s="1">
-        <v>1123</v>
+        <v>1085</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="1">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="G15" s="1">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="H15" s="1">
-        <v>153</v>
+        <v>216</v>
       </c>
       <c r="I15" s="1">
-        <v>211</v>
+        <v>136</v>
       </c>
       <c r="J15" s="1">
-        <v>183</v>
+        <v>220</v>
       </c>
       <c r="K15" s="1">
-        <v>164</v>
+        <v>136</v>
       </c>
       <c r="L15" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="M15" s="1">
-        <v>221</v>
+        <v>180</v>
       </c>
       <c r="N15" s="1">
-        <v>223</v>
+        <v>180</v>
       </c>
       <c r="O15" s="1">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="P15" s="1">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="Q15" s="1">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="R15" s="1">
         <v>2265</v>
       </c>
       <c r="S15" s="1">
         <v>188.75</v>
       </c>
       <c r="T15" s="1">
         <v>2265</v>
       </c>
       <c r="U15" s="1">
         <v>188.75</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="1">
         <v>13</v>
       </c>
       <c r="B16" s="1">
         <v>8037</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="1" t="s">
@@ -1996,51 +1996,51 @@
       </c>
       <c r="S19" s="1">
         <v>184.5</v>
       </c>
       <c r="T19" s="1">
         <v>2214</v>
       </c>
       <c r="U19" s="1">
         <v>184.5</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="1">
         <v>17</v>
       </c>
       <c r="B20" s="1">
         <v>1104</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F20" s="1">
         <v>152</v>
       </c>
       <c r="G20" s="1">
         <v>190</v>
       </c>
       <c r="H20" s="1">
         <v>185</v>
       </c>
       <c r="I20" s="1">
         <v>180</v>
       </c>
       <c r="J20" s="1">
         <v>180</v>
       </c>
       <c r="K20" s="1">
         <v>174</v>
       </c>
       <c r="L20" s="1">
         <v>174</v>
       </c>
       <c r="M20" s="1">
         <v>222</v>
       </c>
@@ -2250,51 +2250,51 @@
       </c>
       <c r="Q23" s="1">
         <v>187</v>
       </c>
       <c r="R23" s="1">
         <v>2185</v>
       </c>
       <c r="S23" s="1">
         <v>182.08</v>
       </c>
       <c r="T23" s="1">
         <v>2185</v>
       </c>
       <c r="U23" s="1">
         <v>182.08</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="1">
         <v>21</v>
       </c>
       <c r="B24" s="1">
         <v>1142</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F24" s="1">
         <v>191</v>
       </c>
       <c r="G24" s="1">
         <v>182</v>
       </c>
       <c r="H24" s="1">
         <v>235</v>
       </c>
       <c r="I24" s="1">
         <v>191</v>
       </c>
       <c r="J24" s="1">
         <v>178</v>
       </c>
       <c r="K24" s="1">
         <v>164</v>
       </c>
@@ -2442,161 +2442,161 @@
       </c>
       <c r="P26" s="1">
         <v>194</v>
       </c>
       <c r="Q26" s="1">
         <v>180</v>
       </c>
       <c r="R26" s="1">
         <v>2163</v>
       </c>
       <c r="S26" s="1">
         <v>180.25</v>
       </c>
       <c r="T26" s="1">
         <v>2163</v>
       </c>
       <c r="U26" s="1">
         <v>180.25</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="1">
         <v>24</v>
       </c>
       <c r="B27" s="1">
-        <v>8036</v>
+        <v>1146</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F27" s="1">
-        <v>192</v>
+        <v>167</v>
       </c>
       <c r="G27" s="1">
-        <v>156</v>
+        <v>185</v>
       </c>
       <c r="H27" s="1">
-        <v>158</v>
+        <v>188</v>
       </c>
       <c r="I27" s="1">
-        <v>156</v>
+        <v>184</v>
       </c>
       <c r="J27" s="1">
-        <v>228</v>
+        <v>172</v>
       </c>
       <c r="K27" s="1">
-        <v>190</v>
+        <v>254</v>
       </c>
       <c r="L27" s="1">
-        <v>197</v>
+        <v>164</v>
       </c>
       <c r="M27" s="1">
-        <v>194</v>
+        <v>175</v>
       </c>
       <c r="N27" s="1">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="O27" s="1">
-        <v>170</v>
+        <v>213</v>
       </c>
       <c r="P27" s="1">
-        <v>181</v>
+        <v>159</v>
       </c>
       <c r="Q27" s="1">
-        <v>193</v>
+        <v>168</v>
       </c>
       <c r="R27" s="1">
         <v>2160</v>
       </c>
       <c r="S27" s="1">
         <v>180.0</v>
       </c>
       <c r="T27" s="1">
         <v>2160</v>
       </c>
       <c r="U27" s="1">
         <v>180.0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="1">
         <v>25</v>
       </c>
       <c r="B28" s="1">
-        <v>1146</v>
+        <v>8036</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F28" s="1">
-        <v>167</v>
+        <v>192</v>
       </c>
       <c r="G28" s="1">
-        <v>185</v>
+        <v>156</v>
       </c>
       <c r="H28" s="1">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="I28" s="1">
-        <v>184</v>
+        <v>156</v>
       </c>
       <c r="J28" s="1">
-        <v>172</v>
+        <v>228</v>
       </c>
       <c r="K28" s="1">
-        <v>254</v>
+        <v>190</v>
       </c>
       <c r="L28" s="1">
-        <v>164</v>
+        <v>197</v>
       </c>
       <c r="M28" s="1">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="N28" s="1">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="O28" s="1">
-        <v>213</v>
+        <v>170</v>
       </c>
       <c r="P28" s="1">
-        <v>159</v>
+        <v>181</v>
       </c>
       <c r="Q28" s="1">
-        <v>168</v>
+        <v>193</v>
       </c>
       <c r="R28" s="1">
         <v>2160</v>
       </c>
       <c r="S28" s="1">
         <v>180.0</v>
       </c>
       <c r="T28" s="1">
         <v>2160</v>
       </c>
       <c r="U28" s="1">
         <v>180.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="1">
         <v>26</v>
       </c>
       <c r="B29" s="1">
         <v>1144</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D29" s="1" t="s">
@@ -2770,51 +2770,51 @@
       </c>
       <c r="Q31" s="1">
         <v>211</v>
       </c>
       <c r="R31" s="1">
         <v>2136</v>
       </c>
       <c r="S31" s="1">
         <v>178.0</v>
       </c>
       <c r="T31" s="1">
         <v>2136</v>
       </c>
       <c r="U31" s="1">
         <v>178.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" s="1">
         <v>29</v>
       </c>
       <c r="B32" s="1">
         <v>1120</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F32" s="1">
         <v>212</v>
       </c>
       <c r="G32" s="1">
         <v>176</v>
       </c>
       <c r="H32" s="1">
         <v>209</v>
       </c>
       <c r="I32" s="1">
         <v>168</v>
       </c>
       <c r="J32" s="1">
         <v>192</v>
       </c>
       <c r="K32" s="1">
         <v>189</v>
       </c>
@@ -2841,51 +2841,51 @@
       </c>
       <c r="S32" s="1">
         <v>177.75</v>
       </c>
       <c r="T32" s="1">
         <v>2133</v>
       </c>
       <c r="U32" s="1">
         <v>177.75</v>
       </c>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" s="1">
         <v>30</v>
       </c>
       <c r="B33" s="1">
         <v>1125</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F33" s="1">
         <v>199</v>
       </c>
       <c r="G33" s="1">
         <v>166</v>
       </c>
       <c r="H33" s="1">
         <v>171</v>
       </c>
       <c r="I33" s="1">
         <v>172</v>
       </c>
       <c r="J33" s="1">
         <v>189</v>
       </c>
       <c r="K33" s="1">
         <v>153</v>
       </c>
       <c r="L33" s="1">
         <v>195</v>
       </c>
       <c r="M33" s="1">
         <v>197</v>
       </c>
@@ -3361,51 +3361,51 @@
       </c>
       <c r="S40" s="1">
         <v>173.92</v>
       </c>
       <c r="T40" s="1">
         <v>2087</v>
       </c>
       <c r="U40" s="1">
         <v>173.92</v>
       </c>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" s="1">
         <v>38</v>
       </c>
       <c r="B41" s="1">
         <v>1128</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F41" s="1">
         <v>124</v>
       </c>
       <c r="G41" s="1">
         <v>171</v>
       </c>
       <c r="H41" s="1">
         <v>161</v>
       </c>
       <c r="I41" s="1">
         <v>202</v>
       </c>
       <c r="J41" s="1">
         <v>190</v>
       </c>
       <c r="K41" s="1">
         <v>165</v>
       </c>
       <c r="L41" s="1">
         <v>155</v>
       </c>
       <c r="M41" s="1">
         <v>191</v>
       </c>
@@ -3946,51 +3946,51 @@
       </c>
       <c r="S49" s="1">
         <v>165.58</v>
       </c>
       <c r="T49" s="1">
         <v>1987</v>
       </c>
       <c r="U49" s="1">
         <v>165.58</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" s="1">
         <v>47</v>
       </c>
       <c r="B50" s="1">
         <v>1084</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F50" s="1">
         <v>188</v>
       </c>
       <c r="G50" s="1">
         <v>185</v>
       </c>
       <c r="H50" s="1">
         <v>147</v>
       </c>
       <c r="I50" s="1">
         <v>158</v>
       </c>
       <c r="J50" s="1">
         <v>158</v>
       </c>
       <c r="K50" s="1">
         <v>169</v>
       </c>
       <c r="L50" s="1">
         <v>172</v>
       </c>
       <c r="M50" s="1">
         <v>162</v>
       </c>
@@ -4005,51 +4005,51 @@
       </c>
       <c r="Q50" s="1">
         <v>156</v>
       </c>
       <c r="R50" s="1">
         <v>1982</v>
       </c>
       <c r="S50" s="1">
         <v>165.17</v>
       </c>
       <c r="T50" s="1">
         <v>1982</v>
       </c>
       <c r="U50" s="1">
         <v>165.17</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" s="1">
         <v>48</v>
       </c>
       <c r="B51" s="1">
         <v>1121</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F51" s="1">
         <v>156</v>
       </c>
       <c r="G51" s="1">
         <v>152</v>
       </c>
       <c r="H51" s="1">
         <v>132</v>
       </c>
       <c r="I51" s="1">
         <v>176</v>
       </c>
       <c r="J51" s="1">
         <v>171</v>
       </c>
       <c r="K51" s="1">
         <v>123</v>
       </c>
@@ -4076,51 +4076,51 @@
       </c>
       <c r="S51" s="1">
         <v>165.0</v>
       </c>
       <c r="T51" s="1">
         <v>1980</v>
       </c>
       <c r="U51" s="1">
         <v>165.0</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" s="1">
         <v>49</v>
       </c>
       <c r="B52" s="1">
         <v>1126</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F52" s="1">
         <v>151</v>
       </c>
       <c r="G52" s="1">
         <v>138</v>
       </c>
       <c r="H52" s="1">
         <v>147</v>
       </c>
       <c r="I52" s="1">
         <v>131</v>
       </c>
       <c r="J52" s="1">
         <v>188</v>
       </c>
       <c r="K52" s="1">
         <v>179</v>
       </c>
       <c r="L52" s="1">
         <v>203</v>
       </c>
       <c r="M52" s="1">
         <v>171</v>
       </c>
@@ -4271,51 +4271,51 @@
       </c>
       <c r="S54" s="1">
         <v>163.58</v>
       </c>
       <c r="T54" s="1">
         <v>1963</v>
       </c>
       <c r="U54" s="1">
         <v>163.58</v>
       </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" s="1">
         <v>52</v>
       </c>
       <c r="B55" s="1">
         <v>1122</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F55" s="1">
         <v>137</v>
       </c>
       <c r="G55" s="1">
         <v>159</v>
       </c>
       <c r="H55" s="1">
         <v>154</v>
       </c>
       <c r="I55" s="1">
         <v>144</v>
       </c>
       <c r="J55" s="1">
         <v>159</v>
       </c>
       <c r="K55" s="1">
         <v>153</v>
       </c>
       <c r="L55" s="1">
         <v>139</v>
       </c>
       <c r="M55" s="1">
         <v>215</v>
       </c>
@@ -4466,51 +4466,51 @@
       </c>
       <c r="S57" s="1">
         <v>155.83</v>
       </c>
       <c r="T57" s="1">
         <v>1870</v>
       </c>
       <c r="U57" s="1">
         <v>155.83</v>
       </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" s="1">
         <v>55</v>
       </c>
       <c r="B58" s="1">
         <v>2776</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F58" s="1">
         <v>201</v>
       </c>
       <c r="G58" s="1">
         <v>168</v>
       </c>
       <c r="H58" s="1">
         <v>151</v>
       </c>
       <c r="I58" s="1">
         <v>136</v>
       </c>
       <c r="J58" s="1">
         <v>148</v>
       </c>
       <c r="K58" s="1">
         <v>144</v>
       </c>
       <c r="L58" s="1">
         <v>213</v>
       </c>
       <c r="M58" s="1">
         <v>147</v>
       </c>
@@ -4661,51 +4661,51 @@
       </c>
       <c r="S60" s="1">
         <v>153.42</v>
       </c>
       <c r="T60" s="1">
         <v>1841</v>
       </c>
       <c r="U60" s="1">
         <v>153.42</v>
       </c>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" s="1">
         <v>58</v>
       </c>
       <c r="B61" s="1">
         <v>1127</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F61" s="1">
         <v>157</v>
       </c>
       <c r="G61" s="1">
         <v>174</v>
       </c>
       <c r="H61" s="1">
         <v>166</v>
       </c>
       <c r="I61" s="1">
         <v>125</v>
       </c>
       <c r="J61" s="1">
         <v>210</v>
       </c>
       <c r="K61" s="1">
         <v>167</v>
       </c>
       <c r="L61" s="1">
         <v>118</v>
       </c>
       <c r="M61" s="1">
         <v>143</v>
       </c>