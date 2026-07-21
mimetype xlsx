--- v1 (2025-11-25)
+++ v2 (2026-07-21)
@@ -123,59 +123,59 @@
   <si>
     <t>Rincon</t>
   </si>
   <si>
     <t>Cañaveral</t>
   </si>
   <si>
     <t>Jorge L</t>
   </si>
   <si>
     <t>Tello</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Charry</t>
   </si>
   <si>
     <t>Plazas</t>
   </si>
   <si>
     <t>Quindio</t>
   </si>
   <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>Diaz</t>
+  </si>
+  <si>
     <t>Gabriel</t>
   </si>
   <si>
-    <t>Diaz</t>
-[...4 lines deleted...]
-  <si>
     <t>Juliana</t>
   </si>
   <si>
     <t>Franco</t>
   </si>
   <si>
     <t>Antioquia</t>
   </si>
   <si>
     <t>Nicoll</t>
   </si>
   <si>
     <t>Sepulveda</t>
   </si>
   <si>
     <t>Risaralda</t>
   </si>
   <si>
     <t>Jaime</t>
   </si>
   <si>
     <t>Gonzalez</t>
   </si>
   <si>
     <t>Pablo</t>
@@ -222,78 +222,78 @@
   <si>
     <t>Urrego</t>
   </si>
   <si>
     <t>Toby</t>
   </si>
   <si>
     <t>Mariana</t>
   </si>
   <si>
     <t>Santos</t>
   </si>
   <si>
     <t>Jose Luis</t>
   </si>
   <si>
     <t>Escobar</t>
   </si>
   <si>
     <t>Mauricio</t>
   </si>
   <si>
     <t>Martinez</t>
   </si>
   <si>
+    <t>Stefany</t>
+  </si>
+  <si>
+    <t>Burgos</t>
+  </si>
+  <si>
+    <t>Boyacá</t>
+  </si>
+  <si>
+    <t>Xuxan</t>
+  </si>
+  <si>
+    <t>Niño</t>
+  </si>
+  <si>
+    <t>Andres</t>
+  </si>
+  <si>
+    <t>Camacho</t>
+  </si>
+  <si>
+    <t>Juan D</t>
+  </si>
+  <si>
     <t>Maria Camila</t>
   </si>
   <si>
     <t>Ferraro</t>
-  </si>
-[...22 lines deleted...]
-    <t>Juan D</t>
   </si>
   <si>
     <t>Maria J</t>
   </si>
   <si>
     <t>Santander</t>
   </si>
   <si>
     <t>Gabriela</t>
   </si>
   <si>
     <t>Betancur</t>
   </si>
   <si>
     <t xml:space="preserve">Santiago </t>
   </si>
   <si>
     <t>Cristian C</t>
   </si>
   <si>
     <t>Lores</t>
   </si>
   <si>
     <t>Johan</t>
   </si>
@@ -1269,125 +1269,125 @@
       </c>
       <c r="J11" s="1">
         <v>163</v>
       </c>
       <c r="K11" s="1">
         <v>215</v>
       </c>
       <c r="L11" s="1">
         <v>1277</v>
       </c>
       <c r="M11" s="1">
         <v>212.83</v>
       </c>
       <c r="N11" s="1">
         <v>1277</v>
       </c>
       <c r="O11" s="1">
         <v>212.83</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1">
         <v>9</v>
       </c>
       <c r="B12" s="1">
-        <v>2416</v>
+        <v>2417</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="F12" s="1">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G12" s="1">
-        <v>243</v>
+        <v>198</v>
       </c>
       <c r="H12" s="1">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="I12" s="1">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="J12" s="1">
-        <v>229</v>
+        <v>253</v>
       </c>
       <c r="K12" s="1">
-        <v>202</v>
+        <v>180</v>
       </c>
       <c r="L12" s="1">
         <v>1264</v>
       </c>
       <c r="M12" s="1">
         <v>210.67</v>
       </c>
       <c r="N12" s="1">
         <v>1264</v>
       </c>
       <c r="O12" s="1">
         <v>210.67</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1">
         <v>10</v>
       </c>
       <c r="B13" s="1">
-        <v>2417</v>
+        <v>2416</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="F13" s="1">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="G13" s="1">
-        <v>198</v>
+        <v>243</v>
       </c>
       <c r="H13" s="1">
-        <v>199</v>
+        <v>170</v>
       </c>
       <c r="I13" s="1">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="J13" s="1">
-        <v>253</v>
+        <v>229</v>
       </c>
       <c r="K13" s="1">
-        <v>180</v>
+        <v>202</v>
       </c>
       <c r="L13" s="1">
         <v>1264</v>
       </c>
       <c r="M13" s="1">
         <v>210.67</v>
       </c>
       <c r="N13" s="1">
         <v>1264</v>
       </c>
       <c r="O13" s="1">
         <v>210.67</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1">
         <v>11</v>
       </c>
       <c r="B14" s="1">
         <v>1129</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="1" t="s">
@@ -1601,51 +1601,51 @@
       </c>
       <c r="K18" s="1">
         <v>186</v>
       </c>
       <c r="L18" s="1">
         <v>1192</v>
       </c>
       <c r="M18" s="1">
         <v>198.67</v>
       </c>
       <c r="N18" s="1">
         <v>1192</v>
       </c>
       <c r="O18" s="1">
         <v>198.67</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="1">
         <v>16</v>
       </c>
       <c r="B19" s="1">
         <v>2418</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F19" s="1">
         <v>127</v>
       </c>
       <c r="G19" s="1">
         <v>215</v>
       </c>
       <c r="H19" s="1">
         <v>193</v>
       </c>
       <c r="I19" s="1">
         <v>264</v>
       </c>
       <c r="J19" s="1">
         <v>193</v>
       </c>
       <c r="K19" s="1">
         <v>197</v>
       </c>
@@ -2021,278 +2021,278 @@
       </c>
       <c r="J27" s="1">
         <v>189</v>
       </c>
       <c r="K27" s="1">
         <v>199</v>
       </c>
       <c r="L27" s="1">
         <v>1218</v>
       </c>
       <c r="M27" s="1">
         <v>203.0</v>
       </c>
       <c r="N27" s="1">
         <v>1218</v>
       </c>
       <c r="O27" s="1">
         <v>203.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="1">
         <v>25</v>
       </c>
       <c r="B28" s="1">
-        <v>2527</v>
+        <v>8085</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="F28" s="1">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="G28" s="1">
-        <v>199</v>
+        <v>154</v>
       </c>
       <c r="H28" s="1">
-        <v>171</v>
+        <v>236</v>
       </c>
       <c r="I28" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
       <c r="J28" s="1">
-        <v>218</v>
+        <v>152</v>
       </c>
       <c r="K28" s="1">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="L28" s="1">
-        <v>1136</v>
+        <v>1045</v>
       </c>
       <c r="M28" s="1">
-        <v>189.33</v>
+        <v>174.17</v>
       </c>
       <c r="N28" s="1">
-        <v>1136</v>
+        <v>1045</v>
       </c>
       <c r="O28" s="1">
-        <v>189.33</v>
+        <v>174.17</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="1">
         <v>26</v>
       </c>
       <c r="B29" s="1">
-        <v>8085</v>
+        <v>160005</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E29" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D29" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="1">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="G29" s="1">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="H29" s="1">
-        <v>236</v>
+        <v>143</v>
       </c>
       <c r="I29" s="1">
-        <v>140</v>
+        <v>201</v>
       </c>
       <c r="J29" s="1">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="K29" s="1">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="L29" s="1">
-        <v>1045</v>
+        <v>986</v>
       </c>
       <c r="M29" s="1">
-        <v>174.17</v>
+        <v>164.33</v>
       </c>
       <c r="N29" s="1">
-        <v>1045</v>
+        <v>986</v>
       </c>
       <c r="O29" s="1">
-        <v>174.17</v>
+        <v>164.33</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="1">
         <v>27</v>
       </c>
       <c r="B30" s="1">
-        <v>160005</v>
+        <v>1</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="F30" s="1">
-        <v>177</v>
+        <v>206</v>
       </c>
       <c r="G30" s="1">
         <v>147</v>
       </c>
       <c r="H30" s="1">
-        <v>143</v>
+        <v>181</v>
       </c>
       <c r="I30" s="1">
-        <v>201</v>
+        <v>230</v>
       </c>
       <c r="J30" s="1">
-        <v>139</v>
+        <v>251</v>
       </c>
       <c r="K30" s="1">
-        <v>179</v>
+        <v>203</v>
       </c>
       <c r="L30" s="1">
-        <v>986</v>
+        <v>1218</v>
       </c>
       <c r="M30" s="1">
-        <v>164.33</v>
+        <v>203.0</v>
       </c>
       <c r="N30" s="1">
-        <v>986</v>
+        <v>1218</v>
       </c>
       <c r="O30" s="1">
-        <v>164.33</v>
+        <v>203.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="1">
         <v>28</v>
       </c>
       <c r="B31" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>77</v>
+        <v>6</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F31" s="1">
-        <v>206</v>
+        <v>233</v>
       </c>
       <c r="G31" s="1">
-        <v>147</v>
+        <v>244</v>
       </c>
       <c r="H31" s="1">
-        <v>181</v>
+        <v>222</v>
       </c>
       <c r="I31" s="1">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="J31" s="1">
-        <v>251</v>
+        <v>213</v>
       </c>
       <c r="K31" s="1">
-        <v>203</v>
+        <v>171</v>
       </c>
       <c r="L31" s="1">
-        <v>1218</v>
+        <v>1295</v>
       </c>
       <c r="M31" s="1">
-        <v>203.0</v>
+        <v>215.83</v>
       </c>
       <c r="N31" s="1">
-        <v>1218</v>
+        <v>1295</v>
       </c>
       <c r="O31" s="1">
-        <v>203.0</v>
+        <v>215.83</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="1">
         <v>29</v>
       </c>
       <c r="B32" s="1">
-        <v>3</v>
+        <v>2527</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F32" s="1">
-        <v>233</v>
+        <v>195</v>
       </c>
       <c r="G32" s="1">
-        <v>244</v>
+        <v>199</v>
       </c>
       <c r="H32" s="1">
-        <v>222</v>
+        <v>171</v>
       </c>
       <c r="I32" s="1">
-        <v>212</v>
+        <v>180</v>
       </c>
       <c r="J32" s="1">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="K32" s="1">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="L32" s="1">
-        <v>1295</v>
+        <v>1136</v>
       </c>
       <c r="M32" s="1">
-        <v>215.83</v>
+        <v>189.33</v>
       </c>
       <c r="N32" s="1">
-        <v>1295</v>
+        <v>1136</v>
       </c>
       <c r="O32" s="1">
-        <v>215.83</v>
+        <v>189.33</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="1">
         <v>30</v>
       </c>
       <c r="B33" s="1">
         <v>1256</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F33" s="1">
         <v>169</v>
       </c>
       <c r="G33" s="1">
         <v>151</v>
       </c>
       <c r="H33" s="1">
@@ -2494,51 +2494,51 @@
       </c>
       <c r="K37" s="1">
         <v>145</v>
       </c>
       <c r="L37" s="1">
         <v>1117</v>
       </c>
       <c r="M37" s="1">
         <v>186.17</v>
       </c>
       <c r="N37" s="1">
         <v>1117</v>
       </c>
       <c r="O37" s="1">
         <v>186.17</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="1">
         <v>35</v>
       </c>
       <c r="B38" s="1">
         <v>8045</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F38" s="1">
         <v>172</v>
       </c>
       <c r="G38" s="1">
         <v>202</v>
       </c>
       <c r="H38" s="1">
         <v>198</v>
       </c>
       <c r="I38" s="1">
         <v>162</v>
       </c>
       <c r="J38" s="1">
         <v>192</v>
       </c>
       <c r="K38" s="1">
         <v>186</v>
       </c>