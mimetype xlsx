--- v1 (2025-11-25)
+++ v2 (2026-09-12)
@@ -222,75 +222,75 @@
   <si>
     <t>Quindio</t>
   </si>
   <si>
     <t>Javier</t>
   </si>
   <si>
     <t>Borja</t>
   </si>
   <si>
     <t>Angelica</t>
   </si>
   <si>
     <t>Urrego</t>
   </si>
   <si>
     <t>Toby</t>
   </si>
   <si>
     <t>Mauricio</t>
   </si>
   <si>
     <t>Martinez</t>
   </si>
   <si>
+    <t>Luisa</t>
+  </si>
+  <si>
+    <t>Hernandez</t>
+  </si>
+  <si>
+    <t>Atlantico</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andres F </t>
+  </si>
+  <si>
+    <t>Casas</t>
+  </si>
+  <si>
     <t>Alejandra</t>
   </si>
   <si>
     <t>Larrota</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>Bernal</t>
-  </si>
-[...13 lines deleted...]
-    <t>Casas</t>
   </si>
   <si>
     <t>Jose Alberto</t>
   </si>
   <si>
     <t>Diaz</t>
   </si>
   <si>
     <t>Samuel</t>
   </si>
   <si>
     <t>Stefany</t>
   </si>
   <si>
     <t>Burgos</t>
   </si>
   <si>
     <t>Boyacá</t>
   </si>
   <si>
     <t>Andres</t>
   </si>
   <si>
     <t>Camacho</t>
   </si>
@@ -2021,231 +2021,231 @@
       </c>
       <c r="J27" s="1">
         <v>214</v>
       </c>
       <c r="K27" s="1">
         <v>268</v>
       </c>
       <c r="L27" s="1">
         <v>1298</v>
       </c>
       <c r="M27" s="1">
         <v>216.33</v>
       </c>
       <c r="N27" s="1">
         <v>1298</v>
       </c>
       <c r="O27" s="1">
         <v>216.33</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="1">
         <v>25</v>
       </c>
       <c r="B28" s="1">
-        <v>1367</v>
+        <v>160003</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="F28" s="1">
-        <v>162</v>
+        <v>181</v>
       </c>
       <c r="G28" s="1">
-        <v>214</v>
+        <v>167</v>
       </c>
       <c r="H28" s="1">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="I28" s="1">
-        <v>201</v>
+        <v>225</v>
       </c>
       <c r="J28" s="1">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="K28" s="1">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="L28" s="1">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="M28" s="1">
-        <v>192.0</v>
+        <v>192.17</v>
       </c>
       <c r="N28" s="1">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="O28" s="1">
-        <v>192.0</v>
+        <v>192.17</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="1">
         <v>26</v>
       </c>
       <c r="B29" s="1">
-        <v>8001</v>
+        <v>160006</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E29" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D29" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="1">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="G29" s="1">
-        <v>257</v>
+        <v>204</v>
       </c>
       <c r="H29" s="1">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="I29" s="1">
-        <v>174</v>
+        <v>232</v>
       </c>
       <c r="J29" s="1">
-        <v>191</v>
+        <v>153</v>
       </c>
       <c r="K29" s="1">
-        <v>153</v>
+        <v>205</v>
       </c>
       <c r="L29" s="1">
-        <v>1165</v>
+        <v>1164</v>
       </c>
       <c r="M29" s="1">
-        <v>194.17</v>
+        <v>194.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1165</v>
+        <v>1164</v>
       </c>
       <c r="O29" s="1">
-        <v>194.17</v>
+        <v>194.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="1">
         <v>27</v>
       </c>
       <c r="B30" s="1">
-        <v>160003</v>
+        <v>1367</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="F30" s="1">
-        <v>181</v>
+        <v>162</v>
       </c>
       <c r="G30" s="1">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="H30" s="1">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="I30" s="1">
-        <v>225</v>
+        <v>201</v>
       </c>
       <c r="J30" s="1">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="K30" s="1">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="L30" s="1">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="M30" s="1">
-        <v>192.17</v>
+        <v>192.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="O30" s="1">
-        <v>192.17</v>
+        <v>192.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="1">
         <v>28</v>
       </c>
       <c r="B31" s="1">
-        <v>160006</v>
+        <v>8001</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="F31" s="1">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="G31" s="1">
-        <v>204</v>
+        <v>257</v>
       </c>
       <c r="H31" s="1">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="I31" s="1">
-        <v>232</v>
+        <v>174</v>
       </c>
       <c r="J31" s="1">
+        <v>191</v>
+      </c>
+      <c r="K31" s="1">
         <v>153</v>
       </c>
-      <c r="K31" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="L31" s="1">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="M31" s="1">
-        <v>194.0</v>
+        <v>194.17</v>
       </c>
       <c r="N31" s="1">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="O31" s="1">
-        <v>194.0</v>
+        <v>194.17</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="1">
         <v>29</v>
       </c>
       <c r="B32" s="1">
         <v>2306</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>27</v>
       </c>
       <c r="F32" s="1">
         <v>210</v>
       </c>
       <c r="G32" s="1">
         <v>189</v>
       </c>
       <c r="H32" s="1">
@@ -3017,98 +3017,98 @@
       </c>
       <c r="M48" s="1">
         <v>192.17</v>
       </c>
       <c r="N48" s="1">
         <v>1153</v>
       </c>
       <c r="O48" s="1">
         <v>192.17</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="1">
         <v>46</v>
       </c>
       <c r="B49" s="1">
         <v>160004</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F49" s="1">
         <v>219</v>
       </c>
       <c r="G49" s="1">
         <v>160</v>
       </c>
       <c r="H49" s="1">
         <v>152</v>
       </c>
       <c r="I49" s="1">
         <v>169</v>
       </c>
       <c r="J49" s="1">
         <v>153</v>
       </c>
       <c r="K49" s="1">
         <v>175</v>
       </c>
       <c r="L49" s="1">
         <v>1028</v>
       </c>
       <c r="M49" s="1">
         <v>171.33</v>
       </c>
       <c r="N49" s="1">
         <v>1028</v>
       </c>
       <c r="O49" s="1">
         <v>171.33</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" s="1">
         <v>47</v>
       </c>
       <c r="B50" s="1">
         <v>8006</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F50" s="1">
         <v>201</v>
       </c>
       <c r="G50" s="1">
         <v>199</v>
       </c>
       <c r="H50" s="1">
         <v>161</v>
       </c>
       <c r="I50" s="1">
         <v>194</v>
       </c>
       <c r="J50" s="1">
         <v>159</v>
       </c>
       <c r="K50" s="1">
         <v>204</v>
       </c>
       <c r="L50" s="1">
         <v>1118</v>
       </c>
       <c r="M50" s="1">
         <v>186.33</v>
       </c>