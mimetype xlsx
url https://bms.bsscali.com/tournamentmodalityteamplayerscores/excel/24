--- v0 (2025-10-06)
+++ v1 (2026-05-20)
@@ -231,60 +231,60 @@
   <si>
     <t>Ruiz</t>
   </si>
   <si>
     <t>Alix</t>
   </si>
   <si>
     <t>Patricia</t>
   </si>
   <si>
     <t>Rosales</t>
   </si>
   <si>
     <t>Sandra</t>
   </si>
   <si>
     <t>Hernandez</t>
   </si>
   <si>
     <t>Marisol</t>
   </si>
   <si>
     <t>Sanches</t>
   </si>
   <si>
+    <t>Jesusita</t>
+  </si>
+  <si>
+    <t>Gallego</t>
+  </si>
+  <si>
     <t>Diana</t>
   </si>
   <si>
     <t>Becerra</t>
-  </si>
-[...4 lines deleted...]
-    <t>Gallego</t>
   </si>
   <si>
     <t>Amanda</t>
   </si>
   <si>
     <t>Cuellar</t>
   </si>
   <si>
     <t>Ruth</t>
   </si>
   <si>
     <t>Merchan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2053,125 +2053,125 @@
       </c>
       <c r="J31" s="1">
         <v>134</v>
       </c>
       <c r="K31" s="1">
         <v>90</v>
       </c>
       <c r="L31" s="1">
         <v>665</v>
       </c>
       <c r="M31" s="1">
         <v>110.83</v>
       </c>
       <c r="N31" s="1">
         <v>665</v>
       </c>
       <c r="O31" s="1">
         <v>110.83</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="1">
         <v>29</v>
       </c>
       <c r="B32" s="1">
-        <v>1250</v>
+        <v>1230</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="F32" s="1">
-        <v>94</v>
+        <v>113</v>
       </c>
       <c r="G32" s="1">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="H32" s="1">
-        <v>92</v>
+        <v>118</v>
       </c>
       <c r="I32" s="1">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="J32" s="1">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="K32" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="L32" s="1">
         <v>622</v>
       </c>
       <c r="M32" s="1">
         <v>103.67</v>
       </c>
       <c r="N32" s="1">
         <v>622</v>
       </c>
       <c r="O32" s="1">
         <v>103.67</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="1">
         <v>30</v>
       </c>
       <c r="B33" s="1">
-        <v>1230</v>
+        <v>1250</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="F33" s="1">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="G33" s="1">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="H33" s="1">
-        <v>118</v>
+        <v>92</v>
       </c>
       <c r="I33" s="1">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="J33" s="1">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="K33" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="L33" s="1">
         <v>622</v>
       </c>
       <c r="M33" s="1">
         <v>103.67</v>
       </c>
       <c r="N33" s="1">
         <v>622</v>
       </c>
       <c r="O33" s="1">
         <v>103.67</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="1">
         <v>31</v>
       </c>
       <c r="B34" s="1">
         <v>1233</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D34" s="1" t="s">