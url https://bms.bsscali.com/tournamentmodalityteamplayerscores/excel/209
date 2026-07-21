--- v0 (2025-10-06)
+++ v1 (2026-07-21)
@@ -189,96 +189,96 @@
   <si>
     <t>Jackeline</t>
   </si>
   <si>
     <t>Valencia</t>
   </si>
   <si>
     <t>Adriana</t>
   </si>
   <si>
     <t>Peña</t>
   </si>
   <si>
     <t>Cundinamarca</t>
   </si>
   <si>
     <t>02798345</t>
   </si>
   <si>
     <t>Diana M</t>
   </si>
   <si>
     <t>Ramirez</t>
   </si>
   <si>
+    <t>Ana M</t>
+  </si>
+  <si>
+    <t>Robles</t>
+  </si>
+  <si>
+    <t>Osorio</t>
+  </si>
+  <si>
     <t>Nicol</t>
   </si>
   <si>
     <t>Gomez</t>
   </si>
   <si>
     <t>Dana I</t>
   </si>
   <si>
     <t>Cataño</t>
   </si>
   <si>
-    <t>Ana M</t>
-[...5 lines deleted...]
-    <t>Osorio</t>
+    <t>Erika</t>
+  </si>
+  <si>
+    <t>Higuera</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>Yira</t>
+  </si>
+  <si>
+    <t>Perea</t>
   </si>
   <si>
     <t>Francia</t>
   </si>
   <si>
     <t>Arango</t>
   </si>
   <si>
     <t>Dora</t>
   </si>
   <si>
     <t>Linares</t>
-  </si>
-[...13 lines deleted...]
-    <t>Perea</t>
   </si>
   <si>
     <t>Maria Victoria</t>
   </si>
   <si>
     <t>Correal</t>
   </si>
   <si>
     <t>Maria O</t>
   </si>
   <si>
     <t>Santamaria</t>
   </si>
   <si>
     <t>Gladys</t>
   </si>
   <si>
     <t>Tobar</t>
   </si>
   <si>
     <t>Liliana</t>
   </si>
   <si>
     <t>Garcia</t>
   </si>
@@ -1657,419 +1657,419 @@
       </c>
       <c r="J19" s="1">
         <v>135</v>
       </c>
       <c r="K19" s="1">
         <v>160</v>
       </c>
       <c r="L19" s="1">
         <v>945</v>
       </c>
       <c r="M19" s="1">
         <v>157.5</v>
       </c>
       <c r="N19" s="1">
         <v>945</v>
       </c>
       <c r="O19" s="1">
         <v>157.5</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="1">
         <v>17</v>
       </c>
       <c r="B20" s="1">
-        <v>2680</v>
+        <v>1783</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="F20" s="1">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="G20" s="1">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="H20" s="1">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="I20" s="1">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="J20" s="1">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="K20" s="1">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="L20" s="1">
-        <v>994</v>
+        <v>973</v>
       </c>
       <c r="M20" s="1">
-        <v>165.67</v>
+        <v>162.17</v>
       </c>
       <c r="N20" s="1">
-        <v>994</v>
+        <v>973</v>
       </c>
       <c r="O20" s="1">
-        <v>165.67</v>
+        <v>162.17</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="1">
         <v>18</v>
       </c>
       <c r="B21" s="1">
-        <v>2770</v>
+        <v>1103</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="1" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="F21" s="1">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="G21" s="1">
-        <v>200</v>
+        <v>183</v>
       </c>
       <c r="H21" s="1">
         <v>160</v>
       </c>
       <c r="I21" s="1">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="J21" s="1">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="K21" s="1">
-        <v>126</v>
+        <v>187</v>
       </c>
       <c r="L21" s="1">
-        <v>997</v>
+        <v>1018</v>
       </c>
       <c r="M21" s="1">
-        <v>166.17</v>
+        <v>169.67</v>
       </c>
       <c r="N21" s="1">
-        <v>997</v>
+        <v>1018</v>
       </c>
       <c r="O21" s="1">
-        <v>166.17</v>
+        <v>169.67</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="1">
         <v>19</v>
       </c>
       <c r="B22" s="1">
-        <v>1783</v>
+        <v>2680</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="1" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F22" s="1">
+        <v>183</v>
+      </c>
+      <c r="G22" s="1">
+        <v>187</v>
+      </c>
+      <c r="H22" s="1">
         <v>168</v>
       </c>
-      <c r="G22" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="1">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="J22" s="1">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="K22" s="1">
-        <v>171</v>
+        <v>123</v>
       </c>
       <c r="L22" s="1">
-        <v>973</v>
+        <v>994</v>
       </c>
       <c r="M22" s="1">
-        <v>162.17</v>
+        <v>165.67</v>
       </c>
       <c r="N22" s="1">
-        <v>973</v>
+        <v>994</v>
       </c>
       <c r="O22" s="1">
-        <v>162.17</v>
+        <v>165.67</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="1">
         <v>20</v>
       </c>
       <c r="B23" s="1">
-        <v>1103</v>
+        <v>2770</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>5</v>
+        <v>63</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="F23" s="1">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G23" s="1">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="H23" s="1">
         <v>160</v>
       </c>
       <c r="I23" s="1">
-        <v>174</v>
+        <v>193</v>
       </c>
       <c r="J23" s="1">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="K23" s="1">
-        <v>187</v>
+        <v>126</v>
       </c>
       <c r="L23" s="1">
-        <v>1018</v>
+        <v>997</v>
       </c>
       <c r="M23" s="1">
-        <v>169.67</v>
+        <v>166.17</v>
       </c>
       <c r="N23" s="1">
-        <v>1018</v>
+        <v>997</v>
       </c>
       <c r="O23" s="1">
-        <v>169.67</v>
+        <v>166.17</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="1">
         <v>21</v>
       </c>
       <c r="B24" s="1">
-        <v>8092</v>
+        <v>160001</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="F24" s="1">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="G24" s="1">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="H24" s="1">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="I24" s="1">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="J24" s="1">
-        <v>205</v>
+        <v>142</v>
       </c>
       <c r="K24" s="1">
-        <v>190</v>
+        <v>141</v>
       </c>
       <c r="L24" s="1">
-        <v>1072</v>
+        <v>907</v>
       </c>
       <c r="M24" s="1">
-        <v>178.67</v>
+        <v>151.17</v>
       </c>
       <c r="N24" s="1">
-        <v>1072</v>
+        <v>907</v>
       </c>
       <c r="O24" s="1">
-        <v>178.67</v>
+        <v>151.17</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="1">
         <v>22</v>
       </c>
       <c r="B25" s="1">
-        <v>5697809796</v>
+        <v>1111</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E25" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="1">
-        <v>147</v>
+        <v>185</v>
       </c>
       <c r="G25" s="1">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="H25" s="1">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="I25" s="1">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="J25" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
       <c r="K25" s="1">
-        <v>160</v>
+        <v>212</v>
       </c>
       <c r="L25" s="1">
-        <v>915</v>
+        <v>1080</v>
       </c>
       <c r="M25" s="1">
-        <v>152.5</v>
+        <v>180.0</v>
       </c>
       <c r="N25" s="1">
-        <v>915</v>
+        <v>1080</v>
       </c>
       <c r="O25" s="1">
-        <v>152.5</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="1">
         <v>23</v>
       </c>
       <c r="B26" s="1">
-        <v>160001</v>
+        <v>8092</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="F26" s="1">
-        <v>150</v>
+        <v>174</v>
       </c>
       <c r="G26" s="1">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="H26" s="1">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="I26" s="1">
-        <v>157</v>
+        <v>184</v>
       </c>
       <c r="J26" s="1">
-        <v>142</v>
+        <v>205</v>
       </c>
       <c r="K26" s="1">
-        <v>141</v>
+        <v>190</v>
       </c>
       <c r="L26" s="1">
-        <v>907</v>
+        <v>1072</v>
       </c>
       <c r="M26" s="1">
-        <v>151.17</v>
+        <v>178.67</v>
       </c>
       <c r="N26" s="1">
-        <v>907</v>
+        <v>1072</v>
       </c>
       <c r="O26" s="1">
-        <v>151.17</v>
+        <v>178.67</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="1">
         <v>24</v>
       </c>
       <c r="B27" s="1">
-        <v>1111</v>
+        <v>5697809796</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="F27" s="1">
-        <v>185</v>
+        <v>147</v>
       </c>
       <c r="G27" s="1">
-        <v>174</v>
+        <v>153</v>
       </c>
       <c r="H27" s="1">
-        <v>166</v>
+        <v>145</v>
       </c>
       <c r="I27" s="1">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="J27" s="1">
-        <v>175</v>
+        <v>140</v>
       </c>
       <c r="K27" s="1">
-        <v>212</v>
+        <v>160</v>
       </c>
       <c r="L27" s="1">
-        <v>1080</v>
+        <v>915</v>
       </c>
       <c r="M27" s="1">
-        <v>180.0</v>
+        <v>152.5</v>
       </c>
       <c r="N27" s="1">
-        <v>1080</v>
+        <v>915</v>
       </c>
       <c r="O27" s="1">
-        <v>180.0</v>
+        <v>152.5</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="1">
         <v>25</v>
       </c>
       <c r="B28" s="1">
         <v>8076</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="1">
         <v>158</v>
       </c>
       <c r="G28" s="1">
         <v>164</v>
       </c>
       <c r="H28" s="1">
@@ -3167,51 +3167,51 @@
       </c>
       <c r="L51" s="1">
         <v>756</v>
       </c>
       <c r="M51" s="1">
         <v>126.0</v>
       </c>
       <c r="N51" s="1">
         <v>756</v>
       </c>
       <c r="O51" s="1">
         <v>126.0</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" s="1">
         <v>49</v>
       </c>
       <c r="B52" s="1">
         <v>1232</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>85</v>
       </c>
       <c r="F52" s="1">
         <v>143</v>
       </c>
       <c r="G52" s="1">
         <v>144</v>
       </c>
       <c r="H52" s="1">
         <v>168</v>
       </c>
       <c r="I52" s="1">
         <v>104</v>
       </c>
       <c r="J52" s="1">
         <v>121</v>
       </c>
       <c r="K52" s="1">
         <v>138</v>
       </c>
       <c r="L52" s="1">
         <v>818</v>
       </c>
@@ -3546,98 +3546,98 @@
       </c>
       <c r="M59" s="1">
         <v>114.83</v>
       </c>
       <c r="N59" s="1">
         <v>689</v>
       </c>
       <c r="O59" s="1">
         <v>114.83</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" s="1">
         <v>57</v>
       </c>
       <c r="B60" s="1">
         <v>1102</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F60" s="1">
         <v>120</v>
       </c>
       <c r="G60" s="1">
         <v>124</v>
       </c>
       <c r="H60" s="1">
         <v>91</v>
       </c>
       <c r="I60" s="1">
         <v>126</v>
       </c>
       <c r="J60" s="1">
         <v>93</v>
       </c>
       <c r="K60" s="1">
         <v>120</v>
       </c>
       <c r="L60" s="1">
         <v>674</v>
       </c>
       <c r="M60" s="1">
         <v>112.33</v>
       </c>
       <c r="N60" s="1">
         <v>674</v>
       </c>
       <c r="O60" s="1">
         <v>112.33</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="1">
         <v>58</v>
       </c>
       <c r="B61" s="1">
         <v>94619461</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F61" s="1">
         <v>133</v>
       </c>
       <c r="G61" s="1">
         <v>101</v>
       </c>
       <c r="H61" s="1">
         <v>136</v>
       </c>
       <c r="I61" s="1">
         <v>136</v>
       </c>
       <c r="J61" s="1">
         <v>159</v>
       </c>
       <c r="K61" s="1">
         <v>134</v>
       </c>
       <c r="L61" s="1">
         <v>799</v>
       </c>
       <c r="M61" s="1">
         <v>133.17</v>
       </c>