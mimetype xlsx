--- v1 (2026-07-21)
+++ v2 (2026-10-27)
@@ -189,69 +189,69 @@
   <si>
     <t>Jackeline</t>
   </si>
   <si>
     <t>Valencia</t>
   </si>
   <si>
     <t>Adriana</t>
   </si>
   <si>
     <t>Peña</t>
   </si>
   <si>
     <t>Cundinamarca</t>
   </si>
   <si>
     <t>02798345</t>
   </si>
   <si>
     <t>Diana M</t>
   </si>
   <si>
     <t>Ramirez</t>
   </si>
   <si>
+    <t>Nicol</t>
+  </si>
+  <si>
+    <t>Gomez</t>
+  </si>
+  <si>
+    <t>Dana I</t>
+  </si>
+  <si>
+    <t>Cataño</t>
+  </si>
+  <si>
     <t>Ana M</t>
   </si>
   <si>
     <t>Robles</t>
   </si>
   <si>
     <t>Osorio</t>
-  </si>
-[...10 lines deleted...]
-    <t>Cataño</t>
   </si>
   <si>
     <t>Erika</t>
   </si>
   <si>
     <t>Higuera</t>
   </si>
   <si>
     <t>Bogotá</t>
   </si>
   <si>
     <t>Yira</t>
   </si>
   <si>
     <t>Perea</t>
   </si>
   <si>
     <t>Francia</t>
   </si>
   <si>
     <t>Arango</t>
   </si>
   <si>
     <t>Dora</t>
   </si>
@@ -1657,231 +1657,231 @@
       </c>
       <c r="J19" s="1">
         <v>135</v>
       </c>
       <c r="K19" s="1">
         <v>160</v>
       </c>
       <c r="L19" s="1">
         <v>945</v>
       </c>
       <c r="M19" s="1">
         <v>157.5</v>
       </c>
       <c r="N19" s="1">
         <v>945</v>
       </c>
       <c r="O19" s="1">
         <v>157.5</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="1">
         <v>17</v>
       </c>
       <c r="B20" s="1">
-        <v>1783</v>
+        <v>2680</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F20" s="1">
+        <v>183</v>
+      </c>
+      <c r="G20" s="1">
+        <v>187</v>
+      </c>
+      <c r="H20" s="1">
         <v>168</v>
       </c>
-      <c r="G20" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="I20" s="1">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="J20" s="1">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="K20" s="1">
-        <v>171</v>
+        <v>123</v>
       </c>
       <c r="L20" s="1">
-        <v>973</v>
+        <v>994</v>
       </c>
       <c r="M20" s="1">
-        <v>162.17</v>
+        <v>165.67</v>
       </c>
       <c r="N20" s="1">
-        <v>973</v>
+        <v>994</v>
       </c>
       <c r="O20" s="1">
-        <v>162.17</v>
+        <v>165.67</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="1">
         <v>18</v>
       </c>
       <c r="B21" s="1">
-        <v>1103</v>
+        <v>2770</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>5</v>
+        <v>60</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="F21" s="1">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G21" s="1">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="H21" s="1">
         <v>160</v>
       </c>
       <c r="I21" s="1">
-        <v>174</v>
+        <v>193</v>
       </c>
       <c r="J21" s="1">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="K21" s="1">
-        <v>187</v>
+        <v>126</v>
       </c>
       <c r="L21" s="1">
-        <v>1018</v>
+        <v>997</v>
       </c>
       <c r="M21" s="1">
-        <v>169.67</v>
+        <v>166.17</v>
       </c>
       <c r="N21" s="1">
-        <v>1018</v>
+        <v>997</v>
       </c>
       <c r="O21" s="1">
-        <v>169.67</v>
+        <v>166.17</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="1">
         <v>19</v>
       </c>
       <c r="B22" s="1">
-        <v>2680</v>
+        <v>1783</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="F22" s="1">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="G22" s="1">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="H22" s="1">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="I22" s="1">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="J22" s="1">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="K22" s="1">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="L22" s="1">
-        <v>994</v>
+        <v>973</v>
       </c>
       <c r="M22" s="1">
-        <v>165.67</v>
+        <v>162.17</v>
       </c>
       <c r="N22" s="1">
-        <v>994</v>
+        <v>973</v>
       </c>
       <c r="O22" s="1">
-        <v>165.67</v>
+        <v>162.17</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="1">
         <v>20</v>
       </c>
       <c r="B23" s="1">
-        <v>2770</v>
+        <v>1103</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>63</v>
+        <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="F23" s="1">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="G23" s="1">
-        <v>200</v>
+        <v>183</v>
       </c>
       <c r="H23" s="1">
         <v>160</v>
       </c>
       <c r="I23" s="1">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="J23" s="1">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="K23" s="1">
-        <v>126</v>
+        <v>187</v>
       </c>
       <c r="L23" s="1">
-        <v>997</v>
+        <v>1018</v>
       </c>
       <c r="M23" s="1">
-        <v>166.17</v>
+        <v>169.67</v>
       </c>
       <c r="N23" s="1">
-        <v>997</v>
+        <v>1018</v>
       </c>
       <c r="O23" s="1">
-        <v>166.17</v>
+        <v>169.67</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="1">
         <v>21</v>
       </c>
       <c r="B24" s="1">
         <v>160001</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="1">
         <v>150</v>
       </c>
       <c r="G24" s="1">
         <v>170</v>
       </c>
       <c r="H24" s="1">
@@ -3167,51 +3167,51 @@
       </c>
       <c r="L51" s="1">
         <v>756</v>
       </c>
       <c r="M51" s="1">
         <v>126.0</v>
       </c>
       <c r="N51" s="1">
         <v>756</v>
       </c>
       <c r="O51" s="1">
         <v>126.0</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" s="1">
         <v>49</v>
       </c>
       <c r="B52" s="1">
         <v>1232</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>85</v>
       </c>
       <c r="F52" s="1">
         <v>143</v>
       </c>
       <c r="G52" s="1">
         <v>144</v>
       </c>
       <c r="H52" s="1">
         <v>168</v>
       </c>
       <c r="I52" s="1">
         <v>104</v>
       </c>
       <c r="J52" s="1">
         <v>121</v>
       </c>
       <c r="K52" s="1">
         <v>138</v>
       </c>
       <c r="L52" s="1">
         <v>818</v>
       </c>