--- v3 (2026-03-24)
+++ v4 (2026-05-20)
@@ -213,62 +213,62 @@
   <si>
     <t>Bogotá</t>
   </si>
   <si>
     <t>Nicol</t>
   </si>
   <si>
     <t>Gomez</t>
   </si>
   <si>
     <t>Aura</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Nariño</t>
   </si>
   <si>
     <t xml:space="preserve">Magnolia </t>
   </si>
   <si>
     <t>Espinosa</t>
   </si>
   <si>
+    <t xml:space="preserve">Mariana </t>
+  </si>
+  <si>
+    <t>Conde</t>
+  </si>
+  <si>
     <t>Maria C</t>
   </si>
   <si>
     <t>Garcia</t>
   </si>
   <si>
-    <t xml:space="preserve">Mariana </t>
-[...4 lines deleted...]
-  <si>
     <t>Erika</t>
   </si>
   <si>
     <t>Higuera</t>
   </si>
   <si>
     <t>Liliana</t>
   </si>
   <si>
     <t>Maria O</t>
   </si>
   <si>
     <t>Santamaria</t>
   </si>
   <si>
     <t>Viviana</t>
   </si>
   <si>
     <t>Cuellar</t>
   </si>
   <si>
     <t>Maria L</t>
   </si>
   <si>
     <t>Alvarez</t>
@@ -312,60 +312,60 @@
   <si>
     <t>Galeano</t>
   </si>
   <si>
     <t>Osorio</t>
   </si>
   <si>
     <t>Mariana</t>
   </si>
   <si>
     <t>Acosta</t>
   </si>
   <si>
     <t>Polo</t>
   </si>
   <si>
     <t>Boyacá</t>
   </si>
   <si>
     <t>Susana</t>
   </si>
   <si>
     <t>Caldas</t>
   </si>
   <si>
+    <t>Luz</t>
+  </si>
+  <si>
+    <t>Pardo</t>
+  </si>
+  <si>
     <t>Alba</t>
   </si>
   <si>
     <t>Rosales</t>
-  </si>
-[...4 lines deleted...]
-    <t>Pardo</t>
   </si>
   <si>
     <t>Matilde</t>
   </si>
   <si>
     <t>Rodriguez</t>
   </si>
   <si>
     <t>Deisy</t>
   </si>
   <si>
     <t>Molano</t>
   </si>
   <si>
     <t>Nieva</t>
   </si>
   <si>
     <t>Maria Victoria</t>
   </si>
   <si>
     <t>Correal</t>
   </si>
   <si>
     <t>Patricia</t>
   </si>
@@ -1845,125 +1845,125 @@
       </c>
       <c r="J23" s="1">
         <v>169</v>
       </c>
       <c r="K23" s="1">
         <v>165</v>
       </c>
       <c r="L23" s="1">
         <v>986</v>
       </c>
       <c r="M23" s="1">
         <v>164.33</v>
       </c>
       <c r="N23" s="1">
         <v>986</v>
       </c>
       <c r="O23" s="1">
         <v>164.33</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="1">
         <v>21</v>
       </c>
       <c r="B24" s="1">
-        <v>754567890</v>
+        <v>2882</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F24" s="1">
+        <v>133</v>
+      </c>
+      <c r="G24" s="1">
+        <v>202</v>
+      </c>
+      <c r="H24" s="1">
+        <v>116</v>
+      </c>
+      <c r="I24" s="1">
+        <v>187</v>
+      </c>
+      <c r="J24" s="1">
+        <v>173</v>
+      </c>
+      <c r="K24" s="1">
         <v>168</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
       <c r="L24" s="1">
         <v>979</v>
       </c>
       <c r="M24" s="1">
         <v>163.17</v>
       </c>
       <c r="N24" s="1">
         <v>979</v>
       </c>
       <c r="O24" s="1">
         <v>163.17</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="1">
         <v>22</v>
       </c>
       <c r="B25" s="1">
-        <v>2882</v>
+        <v>754567890</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F25" s="1">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="G25" s="1">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="H25" s="1">
-        <v>116</v>
+        <v>159</v>
       </c>
       <c r="I25" s="1">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="J25" s="1">
-        <v>173</v>
+        <v>135</v>
       </c>
       <c r="K25" s="1">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="L25" s="1">
         <v>979</v>
       </c>
       <c r="M25" s="1">
         <v>163.17</v>
       </c>
       <c r="N25" s="1">
         <v>979</v>
       </c>
       <c r="O25" s="1">
         <v>163.17</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="1">
         <v>23</v>
       </c>
       <c r="B26" s="1">
         <v>160001</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D26" s="1" t="s">
@@ -1992,51 +1992,51 @@
       </c>
       <c r="L26" s="1">
         <v>975</v>
       </c>
       <c r="M26" s="1">
         <v>162.5</v>
       </c>
       <c r="N26" s="1">
         <v>975</v>
       </c>
       <c r="O26" s="1">
         <v>162.5</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="1">
         <v>24</v>
       </c>
       <c r="B27" s="1">
         <v>1087</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F27" s="1">
         <v>179</v>
       </c>
       <c r="G27" s="1">
         <v>162</v>
       </c>
       <c r="H27" s="1">
         <v>139</v>
       </c>
       <c r="I27" s="1">
         <v>152</v>
       </c>
       <c r="J27" s="1">
         <v>151</v>
       </c>
       <c r="K27" s="1">
         <v>190</v>
       </c>
       <c r="L27" s="1">
         <v>973</v>
       </c>
@@ -2644,125 +2644,125 @@
       </c>
       <c r="J40" s="1">
         <v>187</v>
       </c>
       <c r="K40" s="1">
         <v>143</v>
       </c>
       <c r="L40" s="1">
         <v>925</v>
       </c>
       <c r="M40" s="1">
         <v>154.17</v>
       </c>
       <c r="N40" s="1">
         <v>925</v>
       </c>
       <c r="O40" s="1">
         <v>154.17</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="1">
         <v>38</v>
       </c>
       <c r="B41" s="1">
-        <v>745678</v>
+        <v>98656789</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="F41" s="1">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="G41" s="1">
-        <v>223</v>
+        <v>147</v>
       </c>
       <c r="H41" s="1">
-        <v>167</v>
+        <v>118</v>
       </c>
       <c r="I41" s="1">
-        <v>114</v>
+        <v>169</v>
       </c>
       <c r="J41" s="1">
-        <v>133</v>
+        <v>190</v>
       </c>
       <c r="K41" s="1">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="L41" s="1">
         <v>924</v>
       </c>
       <c r="M41" s="1">
         <v>154.0</v>
       </c>
       <c r="N41" s="1">
         <v>924</v>
       </c>
       <c r="O41" s="1">
         <v>154.0</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="1">
         <v>39</v>
       </c>
       <c r="B42" s="1">
-        <v>98656789</v>
+        <v>745678</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>37</v>
+        <v>98</v>
       </c>
       <c r="F42" s="1">
-        <v>142</v>
+        <v>122</v>
       </c>
       <c r="G42" s="1">
-        <v>147</v>
+        <v>223</v>
       </c>
       <c r="H42" s="1">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="I42" s="1">
-        <v>169</v>
+        <v>114</v>
       </c>
       <c r="J42" s="1">
-        <v>190</v>
+        <v>133</v>
       </c>
       <c r="K42" s="1">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="L42" s="1">
         <v>924</v>
       </c>
       <c r="M42" s="1">
         <v>154.0</v>
       </c>
       <c r="N42" s="1">
         <v>924</v>
       </c>
       <c r="O42" s="1">
         <v>154.0</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="1">
         <v>40</v>
       </c>
       <c r="B43" s="1">
         <v>89287</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D43" s="1" t="s">