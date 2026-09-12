--- v1 (2025-11-25)
+++ v2 (2026-09-12)
@@ -435,72 +435,72 @@
   <si>
     <t>Velandia</t>
   </si>
   <si>
     <t>Casanare</t>
   </si>
   <si>
     <t xml:space="preserve">Olga Y </t>
   </si>
   <si>
     <t>Baron</t>
   </si>
   <si>
     <t>Gladys M</t>
   </si>
   <si>
     <t>Fernandez</t>
   </si>
   <si>
     <t>Luz E</t>
   </si>
   <si>
     <t>Londoño</t>
   </si>
   <si>
+    <t>Elizabeth</t>
+  </si>
+  <si>
+    <t>Cardenas</t>
+  </si>
+  <si>
+    <t>Libia S</t>
+  </si>
+  <si>
+    <t>Bautista</t>
+  </si>
+  <si>
+    <t>Externo</t>
+  </si>
+  <si>
     <t>Beatriz E</t>
   </si>
   <si>
     <t>Urrea</t>
   </si>
   <si>
     <t>Vivas</t>
-  </si>
-[...13 lines deleted...]
-    <t>Externo</t>
   </si>
   <si>
     <t>Luz A</t>
   </si>
   <si>
     <t>Moreno</t>
   </si>
   <si>
     <t>Yaneth</t>
   </si>
   <si>
     <t>Lopez</t>
   </si>
   <si>
     <t>Mary J</t>
   </si>
   <si>
     <t>Herrera</t>
   </si>
   <si>
     <t>Neila B</t>
   </si>
   <si>
     <t>Goyeneche</t>
   </si>
@@ -3428,198 +3428,198 @@
       </c>
       <c r="K61" s="1">
         <v>105.25</v>
       </c>
       <c r="L61" s="1">
         <v>421</v>
       </c>
       <c r="M61" s="1">
         <v>105.25</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
         <v>59</v>
       </c>
       <c r="B62" s="1">
         <v>9999901</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="F62" s="1">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="G62" s="1">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="H62" s="1">
-        <v>0</v>
+        <v>143</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="1">
-        <v>210</v>
+        <v>294</v>
       </c>
       <c r="K62" s="1">
-        <v>105.0</v>
+        <v>98.0</v>
       </c>
       <c r="L62" s="1">
-        <v>210</v>
+        <v>294</v>
       </c>
       <c r="M62" s="1">
-        <v>52.5</v>
+        <v>73.5</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
         <v>60</v>
       </c>
       <c r="B63" s="1">
-        <v>9999901</v>
+        <v>3095</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>45</v>
+        <v>142</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>39</v>
+        <v>144</v>
       </c>
       <c r="F63" s="1">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="G63" s="1">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="H63" s="1">
-        <v>0</v>
+        <v>122</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="1">
-        <v>192</v>
+        <v>375</v>
       </c>
       <c r="K63" s="1">
-        <v>96.0</v>
+        <v>125.0</v>
       </c>
       <c r="L63" s="1">
-        <v>192</v>
+        <v>375</v>
       </c>
       <c r="M63" s="1">
-        <v>48.0</v>
+        <v>93.75</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
         <v>61</v>
       </c>
       <c r="B64" s="1">
         <v>9999901</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="F64" s="1">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="G64" s="1">
-        <v>69</v>
+        <v>114</v>
       </c>
       <c r="H64" s="1">
-        <v>143</v>
+        <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="1">
-        <v>294</v>
+        <v>210</v>
       </c>
       <c r="K64" s="1">
-        <v>98.0</v>
+        <v>105.0</v>
       </c>
       <c r="L64" s="1">
-        <v>294</v>
+        <v>210</v>
       </c>
       <c r="M64" s="1">
-        <v>73.5</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
         <v>62</v>
       </c>
       <c r="B65" s="1">
-        <v>3095</v>
+        <v>9999901</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>145</v>
+        <v>45</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>147</v>
+        <v>39</v>
       </c>
       <c r="F65" s="1">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="G65" s="1">
-        <v>139</v>
+        <v>92</v>
       </c>
       <c r="H65" s="1">
-        <v>122</v>
+        <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="1">
-        <v>375</v>
+        <v>192</v>
       </c>
       <c r="K65" s="1">
-        <v>125.0</v>
+        <v>96.0</v>
       </c>
       <c r="L65" s="1">
-        <v>375</v>
+        <v>192</v>
       </c>
       <c r="M65" s="1">
-        <v>93.75</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
         <v>63</v>
       </c>
       <c r="B66" s="1">
         <v>9999901</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F66" s="1">
         <v>80</v>
       </c>
       <c r="G66" s="1">
         <v>124</v>
       </c>
       <c r="H66" s="1">