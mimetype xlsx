--- v0 (2025-10-06)
+++ v1 (2026-09-12)
@@ -72,60 +72,60 @@
   <si>
     <t>L4</t>
   </si>
   <si>
     <t>L5</t>
   </si>
   <si>
     <t>L6</t>
   </si>
   <si>
     <t>T/ROND</t>
   </si>
   <si>
     <t>PROM</t>
   </si>
   <si>
     <t>Serie 1</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>PROM/TOTAL</t>
   </si>
   <si>
+    <t>Alejandro</t>
+  </si>
+  <si>
+    <t>Silva</t>
+  </si>
+  <si>
+    <t>Los Amigos</t>
+  </si>
+  <si>
     <t>Jose F</t>
-  </si>
-[...7 lines deleted...]
-    <t>Los Amigos</t>
   </si>
   <si>
     <t>Esteban</t>
   </si>
   <si>
     <t>Charry</t>
   </si>
   <si>
     <t>Fabian</t>
   </si>
   <si>
     <t>Lores</t>
   </si>
   <si>
     <t>Corazón del Valle</t>
   </si>
   <si>
     <t>Cristian</t>
   </si>
   <si>
     <t>Duarte</t>
   </si>
   <si>
     <t>Cundinamarca</t>
   </si>
@@ -853,154 +853,154 @@
       </c>
       <c r="J4" s="1">
         <v>180</v>
       </c>
       <c r="K4" s="1">
         <v>226</v>
       </c>
       <c r="L4" s="1">
         <v>1202</v>
       </c>
       <c r="M4" s="1">
         <v>200.33</v>
       </c>
       <c r="N4" s="1">
         <v>1202</v>
       </c>
       <c r="O4" s="1">
         <v>200.33</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1">
         <v>2</v>
       </c>
       <c r="B5" s="1">
-        <v>9827358946</v>
+        <v>2686</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F5" s="1">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="G5" s="1">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="H5" s="1">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="I5" s="1">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="J5" s="1">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="K5" s="1">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="L5" s="1">
         <v>1186</v>
       </c>
       <c r="M5" s="1">
         <v>197.67</v>
       </c>
       <c r="N5" s="1">
         <v>1186</v>
       </c>
       <c r="O5" s="1">
         <v>197.67</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1">
         <v>3</v>
       </c>
       <c r="B6" s="1">
-        <v>2686</v>
+        <v>9827358946</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F6" s="1">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="G6" s="1">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H6" s="1">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="I6" s="1">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="J6" s="1">
-        <v>211</v>
+        <v>191</v>
       </c>
       <c r="K6" s="1">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="L6" s="1">
         <v>1186</v>
       </c>
       <c r="M6" s="1">
         <v>197.67</v>
       </c>
       <c r="N6" s="1">
         <v>1186</v>
       </c>
       <c r="O6" s="1">
         <v>197.67</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1">
         <v>4</v>
       </c>
       <c r="B7" s="1">
         <v>1067</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F7" s="1">
         <v>171</v>
       </c>
       <c r="G7" s="1">
         <v>229</v>
       </c>
       <c r="H7" s="1">
         <v>216</v>
       </c>
       <c r="I7" s="1">
         <v>165</v>
       </c>
       <c r="J7" s="1">
         <v>181</v>
       </c>
       <c r="K7" s="1">
         <v>208</v>
       </c>
       <c r="L7" s="1">
         <v>1170</v>
       </c>
       <c r="M7" s="1">
         <v>195.0</v>
       </c>
@@ -1755,51 +1755,51 @@
       </c>
       <c r="M23" s="1">
         <v>174.33</v>
       </c>
       <c r="N23" s="1">
         <v>1046</v>
       </c>
       <c r="O23" s="1">
         <v>174.33</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="1">
         <v>21</v>
       </c>
       <c r="B24" s="1">
         <v>1062</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F24" s="1">
         <v>168</v>
       </c>
       <c r="G24" s="1">
         <v>189</v>
       </c>
       <c r="H24" s="1">
         <v>169</v>
       </c>
       <c r="I24" s="1">
         <v>160</v>
       </c>
       <c r="J24" s="1">
         <v>170</v>
       </c>
       <c r="K24" s="1">
         <v>185</v>
       </c>
       <c r="L24" s="1">
         <v>1041</v>
       </c>
       <c r="M24" s="1">
         <v>173.5</v>
       </c>
@@ -2648,95 +2648,95 @@
       </c>
       <c r="M42" s="1">
         <v>148.0</v>
       </c>
       <c r="N42" s="1">
         <v>888</v>
       </c>
       <c r="O42" s="1">
         <v>148.0</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="1">
         <v>40</v>
       </c>
       <c r="B43" s="1">
         <v>2774</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F43" s="1">
         <v>142</v>
       </c>
       <c r="G43" s="1">
         <v>121</v>
       </c>
       <c r="H43" s="1">
         <v>103</v>
       </c>
       <c r="I43" s="1">
         <v>136</v>
       </c>
       <c r="J43" s="1">
         <v>210</v>
       </c>
       <c r="K43" s="1">
         <v>110</v>
       </c>
       <c r="L43" s="1">
         <v>822</v>
       </c>
       <c r="M43" s="1">
         <v>137.0</v>
       </c>
       <c r="N43" s="1">
         <v>822</v>
       </c>
       <c r="O43" s="1">
         <v>137.0</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="1">
         <v>41</v>
       </c>
       <c r="B44" s="1">
         <v>72983470</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>37</v>
       </c>
       <c r="F44" s="1">
         <v>178</v>
       </c>
       <c r="G44" s="1">
         <v>124</v>
       </c>
       <c r="H44" s="1">
         <v>143</v>
       </c>
       <c r="I44" s="1">
         <v>134</v>
       </c>
       <c r="J44" s="1">
         <v>112</v>
       </c>
       <c r="K44" s="1">
         <v>130</v>
       </c>
       <c r="L44" s="1">
         <v>821</v>
       </c>